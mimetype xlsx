--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -485,57 +485,57 @@
   <x:si>
     <x:t>Ubitech</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-JEANNET</x:t>
   </x:si>
   <x:si>
     <x:t>Installation et calage des systèmes de sonorisation</x:t>
   </x:si>
   <x:si>
     <x:t>Event-Formations</x:t>
   </x:si>
   <x:si>
     <x:t>83136</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Le Plastazote dans le décor et les accessoires du spectacle vivant</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les étapes d'une production audiovisuelle</x:t>
   </x:si>
   <x:si>
     <x:t>Les fondamentaux de la construction bois (technique spectacle)</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les fondamentaux de la construction mécano-soudée (spectacle)</x:t>
   </x:si>
@@ -2757,106 +2757,106 @@
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>45042</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>610304</x:v>
+        <x:v>642516</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>45042</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>642516</x:v>
+        <x:v>610304</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
@@ -3971,54 +3971,54 @@
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>45042</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>652104</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="U53" s="4" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>74</x:v>