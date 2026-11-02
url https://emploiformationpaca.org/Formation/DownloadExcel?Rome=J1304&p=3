--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -356,68 +356,68 @@
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement de Coopération Sanitaire du Pays d'Aix</x:t>
   </x:si>
   <x:si>
     <x:t>GCSPA</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut de formation public varois des professions de santé</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre Hospitalier d'Aubagne Edmond Garcin</x:t>
   </x:si>
   <x:si>
     <x:t>13677</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut de formation public varois des professions de santé</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d'Intérêt Public des Etablissements de Santé d'Avignon et du Pays de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>GIPES</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
@@ -590,63 +590,63 @@
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement de Coopération Sanitaire du Pays d'Aix - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Croix Rouge Française - Croix Rouge Compétence - Institut de Formation des Alpes Maritimes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06100</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'auxiliaire de puériculture (expérimental)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Massage femme enceinte</x:t>
   </x:si>
   <x:si>
     <x:t>Espace des possibles formations</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
@@ -2018,166 +2018,163 @@
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>630025</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
-      <x:c r="E15" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="H15" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>576255</x:v>
+        <x:v>649698</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
-      <x:c r="E16" s="14" t="s"/>
-      <x:c r="F16" s="14" t="s"/>
+      <x:c r="E16" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F16" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="G16" s="14" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="H16" s="14" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H16" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="Q16" s="16" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="R16" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="S16" s="14" t="n">
+        <x:v>576255</x:v>
+      </x:c>
+      <x:c r="T16" s="16" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="U16" s="16" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -2319,54 +2316,54 @@
       <x:c r="L19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>576143</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -2508,75 +2505,75 @@
       <x:c r="S22" s="14" t="n">
         <x:v>649699</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>649700</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
@@ -2814,84 +2811,84 @@
       <x:c r="T27" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G28" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>629984</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -2919,51 +2916,51 @@
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>576634</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G30" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -3105,54 +3102,54 @@
       <x:c r="L32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>603042</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -3511,57 +3508,57 @@
       <x:c r="H39" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>583251</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -3751,57 +3748,57 @@
       <x:c r="H43" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>629988</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -3990,303 +3987,304 @@
       <x:c r="G47" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>554067</x:v>
+        <x:v>607040</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>146</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>629180</x:v>
+        <x:v>611346</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>607040</x:v>
+        <x:v>606056</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="Q50" s="16" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="R50" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="S50" s="14" t="n">
+        <x:v>554067</x:v>
+      </x:c>
+      <x:c r="T50" s="16" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="U50" s="16" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>606056</x:v>
+        <x:v>629180</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G52" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
@@ -4345,51 +4343,51 @@
       <x:c r="I53" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>642725</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>183</x:v>
       </x:c>