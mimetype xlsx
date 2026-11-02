--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -395,93 +395,93 @@
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Espaces confinés</x:t>
   </x:si>
   <x:si>
     <x:t>Etat sanitaire du bâti</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Risque sanitaire bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
+    <x:t>05/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/20/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GIES niveau 1 - sites chimiques et industriels - PRB501</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GIES niveau 2 - sécurité sur sites chimiques et industriels - PRB502</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
@@ -2187,51 +2187,51 @@
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>22201</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>614830</x:v>
+        <x:v>643719</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>105</x:v>
@@ -2239,51 +2239,51 @@
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22201</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>643719</x:v>
+        <x:v>614830</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -2547,153 +2547,153 @@
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>619953</x:v>
+        <x:v>619955</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>619954</x:v>
+        <x:v>619956</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>619955</x:v>
+        <x:v>619960</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>97</x:v>
@@ -2702,100 +2702,100 @@
       <x:c r="K30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>619956</x:v>
+        <x:v>619953</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>619960</x:v>
+        <x:v>619954</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>97</x:v>
@@ -2909,51 +2909,51 @@
       <x:c r="L34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>619974</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>38</x:v>
@@ -4442,54 +4442,54 @@
       <x:c r="L64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22276</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>619208</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>175</x:v>
@@ -4500,51 +4500,51 @@
       <x:c r="L65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22265</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>637538</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">