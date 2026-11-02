--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -4604,150 +4604,150 @@
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>618053</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40477</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>23004</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>618228</x:v>
+        <x:v>628848</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40477</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>23004</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>618229</x:v>
+        <x:v>618228</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40477</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
@@ -4756,114 +4756,114 @@
       <x:c r="K60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>23004</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>618230</x:v>
+        <x:v>618229</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40477</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>23004</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>628848</x:v>
+        <x:v>618230</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>40477</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">