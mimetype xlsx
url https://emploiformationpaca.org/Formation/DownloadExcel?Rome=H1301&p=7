--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -206,110 +206,110 @@
   <x:si>
     <x:t>Institut de Formation Professionnelle en Sécurité du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>IFPST</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de sécurité (MAC APS) + Sauveteur secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>NG Formations - Ngnear</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/01/2026 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
@@ -632,54 +632,54 @@
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Asp Bodyguard</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MAC APS + secourisme</x:t>
   </x:si>
   <x:si>
     <x:t>Maintien et Actualisation des Compétences Agent de Prévention et de Sécurité (MAC APS)</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Maîtriser la norme ISO 9001 version 2026 de A à Z</x:t>
   </x:si>
@@ -1542,51 +1542,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>637365</x:v>
+        <x:v>586791</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>43</x:v>
@@ -1595,100 +1595,100 @@
       <x:c r="K6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>637379</x:v>
+        <x:v>637375</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>586787</x:v>
+        <x:v>637376</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>43</x:v>
@@ -1697,100 +1697,100 @@
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>586789</x:v>
+        <x:v>637365</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>637368</x:v>
+        <x:v>637379</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>43</x:v>
@@ -1799,100 +1799,100 @@
       <x:c r="K10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>637371</x:v>
+        <x:v>586787</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>637377</x:v>
+        <x:v>586789</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>43</x:v>
@@ -1901,100 +1901,100 @@
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>586791</x:v>
+        <x:v>637368</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>637375</x:v>
+        <x:v>637371</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>43</x:v>
@@ -2003,51 +2003,51 @@
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>637376</x:v>
+        <x:v>637377</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
@@ -3915,100 +3915,100 @@
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>613579</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>613580</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
@@ -4116,106 +4116,106 @@
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>613583</x:v>
+        <x:v>613581</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>613581</x:v>
+        <x:v>613583</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>