--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -476,59 +476,59 @@
   <x:si>
     <x:t>03/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en digitalisation et exploitation des bâtiments</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Contrat performance énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Institut Supérieur Bâtiment et TP</x:t>
   </x:si>
   <x:si>
+    <x:t>11/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/03/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Expert en digitalisation et exploitation des bâtiments (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management</x:t>
   </x:si>
   <x:si>
     <x:t>ACAMAN</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en énergies renouvelables (MS) (Contrat de Professionnalisation)</x:t>
@@ -1190,153 +1190,153 @@
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>master mention immunologie</x:t>
   </x:si>
   <x:si>
     <x:t>Biochimie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention ingénierie de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité hygiène sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention ingénierie de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention ingénierie des systèmes complexes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatisme informatique industrielle</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention ingénierie des systèmes complexes (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
-    <x:t>Automatisme informatique industrielle</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention ingénierie des systèmes complexes</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention ingénierie des systèmes complexes</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention instrumentation, mesure, métrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Mesure optique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management de l'innovation</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management stratégique</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>master mention mathématiques appliquées, statistique</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques appliquées, statistique parcours ingénierie mathématiques et sciences actuarielles</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques appliquées, statistique parcours mathématiques appliquées et sciences sociales (MASS) - Analyse des populations</x:t>
   </x:si>
   <x:si>
     <x:t>master mention mathématiques et applications</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques financières</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention physique fondamentale et applications</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention mathématiques et applications parcours mathématiques fondamentales</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques et applications parcours Préparation agrégation de mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>master mention mécanique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention microbiologie</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire analyse agroalimentaire</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention microbiologie parcours ingénierie et biotechnologies microbiennes</x:t>
   </x:si>
   <x:si>
     <x:t>master mention nanosciences et nanotechnologies</x:t>
   </x:si>
   <x:si>
     <x:t>Nanoscience nanotechnologie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention neurosciences</x:t>
   </x:si>
   <x:si>
     <x:t>Éthologie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention physique</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>master mention physique fondamentale et applications</x:t>
   </x:si>
   <x:si>
     <x:t>master mention réseaux et télécommunication</x:t>
   </x:si>
   <x:si>
     <x:t>Protocole télécommunication</x:t>
   </x:si>
   <x:si>
     <x:t>EURECOM</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention réseaux et télécommunication parcours architecture des réseaux et cybersécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention réseaux et télécommunication parcours Internet of Things</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences cognitives</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences cognitives</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
@@ -2407,57 +2407,57 @@
       <x:c r="K8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>603839</x:v>
+        <x:v>509934</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -2467,57 +2467,57 @@
       <x:c r="K9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>509934</x:v>
+        <x:v>603839</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>35466</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>51</x:v>
@@ -3091,114 +3091,114 @@
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>598029</x:v>
+        <x:v>598030</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>598030</x:v>
+        <x:v>598029</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="U21" s="4" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>141</x:v>
@@ -3215,51 +3215,51 @@
       <x:c r="M22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>557088</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -3275,51 +3275,51 @@
       <x:c r="M23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>549370</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>132</x:v>
@@ -4028,161 +4028,161 @@
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>645844</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>42453</x:v>
+        <x:v>39169</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>605714</x:v>
+        <x:v>543539</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>39169</x:v>
+        <x:v>42453</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>543539</x:v>
+        <x:v>605714</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>39169</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -4319,51 +4319,51 @@
       <x:c r="M41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>501081</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39303</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>189</x:v>
@@ -4723,51 +4723,51 @@
       <x:c r="M48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>501077</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -5863,51 +5863,51 @@
       <x:c r="M68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>501082</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38321</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -5923,51 +5923,51 @@
       <x:c r="M69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>501083</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38321</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>189</x:v>
@@ -6097,51 +6097,51 @@
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>631163</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39130</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6407,139 +6407,139 @@
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>645401</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>645830</x:v>
+        <x:v>645834</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>645834</x:v>
+        <x:v>645830</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
@@ -7743,51 +7743,51 @@
       <x:c r="M101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22048</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>605725</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9655,51 +9655,51 @@
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>642715</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10102,51 +10102,51 @@
       <x:c r="M143" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>11052</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>578115</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39508</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10332,314 +10332,315 @@
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>629260</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>145</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38981</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>374</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>615681</x:v>
+        <x:v>645451</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38981</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>645451</x:v>
+        <x:v>615681</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38981</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>578591</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38981</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>578592</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38981</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>645450</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
@@ -11188,1326 +11189,1327 @@
       <x:c r="R162" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>644802</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>645587</x:v>
+        <x:v>645586</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>645586</x:v>
+        <x:v>645587</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>645589</x:v>
+        <x:v>645590</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>39416</x:v>
+        <x:v>38994</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>11040</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>645590</x:v>
+        <x:v>645432</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>645584</x:v>
+        <x:v>645589</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>645585</x:v>
+        <x:v>645584</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>645588</x:v>
+        <x:v>645585</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>283</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>643428</x:v>
+        <x:v>645588</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>643463</x:v>
+        <x:v>643428</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>38682</x:v>
+        <x:v>39416</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>167</x:v>
-[...1 lines deleted...]
-      <x:c r="H172" s="14" t="s"/>
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s">
+        <x:v>284</x:v>
+      </x:c>
       <x:c r="I172" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>23554</x:v>
+        <x:v>11040</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>645357</x:v>
+        <x:v>643463</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>645355</x:v>
+        <x:v>645357</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>645356</x:v>
+        <x:v>645355</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>38969</x:v>
+        <x:v>38682</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>21543</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>645464</x:v>
+        <x:v>645356</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38969</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>283</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>632947</x:v>
+        <x:v>645464</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>38691</x:v>
+        <x:v>38969</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H177" s="0" t="s">
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>11406</x:v>
+        <x:v>21543</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>645344</x:v>
+        <x:v>632947</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38691</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>11406</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>645345</x:v>
+        <x:v>645344</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>38972</x:v>
+        <x:v>38691</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>12051</x:v>
+        <x:v>11406</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>645466</x:v>
+        <x:v>645345</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38972</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>12051</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>645467</x:v>
+        <x:v>645466</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38972</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>12051</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>645465</x:v>
+        <x:v>645467</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>40720</x:v>
+        <x:v>38972</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>12051</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>648970</x:v>
+        <x:v>645465</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>38994</x:v>
+        <x:v>40720</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>645431</x:v>
+        <x:v>648970</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>645436</x:v>
+        <x:v>645431</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>645432</x:v>
+        <x:v>645436</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>41</x:v>
@@ -12520,51 +12522,51 @@
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>645433</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>11454</x:v>
@@ -12574,51 +12576,51 @@
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>645437</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>41</x:v>
@@ -12631,51 +12633,51 @@
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>645434</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>11454</x:v>
@@ -13401,162 +13403,162 @@
       <x:c r="K202" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>645683</x:v>
+        <x:v>645684</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>645686</x:v>
+        <x:v>645683</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>645684</x:v>
+        <x:v>645686</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>284</x:v>
       </x:c>