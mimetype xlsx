--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -218,95 +218,95 @@
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Maçonnerie</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP R Caillié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Golf-Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Léon Chiris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Domaine d'Eguilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEDENE CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
-    <x:t>LP R Caillié</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Béton ciré</x:t>
   </x:si>
   <x:si>
     <x:t>Centurion Partners</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>BP carreleur mosaïste (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
@@ -587,95 +587,95 @@
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1 - B1V - B2 - B2V - BR - BC - H0V - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1-B1V-B2V-BR-BC-BE</x:t>
   </x:si>
   <x:si>
     <x:t>Soginov</x:t>
   </x:si>
   <x:si>
     <x:t>44118</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
-    <x:t>MARIGNANE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Habilitations électriques B1V  - B2V - H1V - H2V - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Brink's Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75014</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1V - B2V - BC - BE - BR</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1V - B2V - BC - BE - BR - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1V - B2V - BC - BR</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1V - B2V - BC - BR - H0V</x:t>
   </x:si>
   <x:si>
     <x:t>Les Clés de la Compétence</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
+    <x:t>LE CANNET-DES-MAURES</x:t>
+  </x:si>
+  <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
-    <x:t>LE CANNET-DES-MAURES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Habilitations électriques B1V - B2V - H1V - H2V</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1V - B2V (essai) - BC - BR</x:t>
   </x:si>
   <x:si>
     <x:t>Socotec Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1V - BR</x:t>
   </x:si>
   <x:si>
     <x:t>Access Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
@@ -746,111 +746,111 @@
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Patines et viellissement de la pierre</x:t>
   </x:si>
   <x:si>
     <x:t>Maçonnerie pierre</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prescription du traitement de la pierre</x:t>
   </x:si>
   <x:si>
+    <x:t>02/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/14/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Résine de sol + granulat de marbre</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Technique Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ATF</x:t>
   </x:si>
   <x:si>
     <x:t>84250</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>LE THOR</x:t>
   </x:si>
   <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/04/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Restauration des épidermes</x:t>
   </x:si>
   <x:si>
+    <x:t>03/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1531,109 +1531,109 @@
       <x:c r="K4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>22442</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>651015</x:v>
+        <x:v>639643</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>22442</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>639643</x:v>
+        <x:v>651015</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -1694,51 +1694,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>646603</x:v>
+        <x:v>646605</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
@@ -1751,51 +1751,51 @@
       <x:c r="K8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>646605</x:v>
+        <x:v>646606</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -1805,51 +1805,51 @@
       <x:c r="K9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>646606</x:v>
+        <x:v>646607</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
@@ -1862,51 +1862,51 @@
       <x:c r="K10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>646607</x:v>
+        <x:v>646602</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -1916,51 +1916,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>646602</x:v>
+        <x:v>646603</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>66</x:v>
@@ -2600,54 +2600,54 @@
       <x:c r="I23" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>604035</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -3359,54 +3359,54 @@
       <x:c r="I36" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>604034</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -3416,54 +3416,54 @@
       <x:c r="I37" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>548361</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -3596,54 +3596,54 @@
       <x:c r="I40" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>642029</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -3885,54 +3885,54 @@
       <x:c r="I45" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>642026</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -5097,54 +5097,54 @@
       <x:c r="J67" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>610877</x:v>
+        <x:v>610878</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>170</x:v>
@@ -5152,54 +5152,54 @@
       <x:c r="J68" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>610881</x:v>
+        <x:v>610877</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>119</x:v>
@@ -5207,51 +5207,51 @@
       <x:c r="K69" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>610878</x:v>
+        <x:v>610881</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>176</x:v>
@@ -5424,215 +5424,215 @@
       <x:c r="K73" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>643577</x:v>
+        <x:v>600025</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>600025</x:v>
+        <x:v>643577</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>617764</x:v>
+        <x:v>617766</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>617766</x:v>
+        <x:v>617764</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>119</x:v>
@@ -6444,51 +6444,51 @@
       <x:c r="K92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22303</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>643799</x:v>
+        <x:v>643798</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>78</x:v>
@@ -6551,51 +6551,51 @@
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22303</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>643798</x:v>
+        <x:v>643799</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>234</x:v>
@@ -6603,51 +6603,51 @@
       <x:c r="K95" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22442</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>650819</x:v>
+        <x:v>652143</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
@@ -6658,51 +6658,51 @@
       <x:c r="K96" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22442</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>652143</x:v>
+        <x:v>650819</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>78</x:v>
@@ -6710,51 +6710,51 @@
       <x:c r="K97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22303</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>643801</x:v>
+        <x:v>643800</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -6765,51 +6765,51 @@
       <x:c r="K98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22303</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>643800</x:v>
+        <x:v>643801</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 