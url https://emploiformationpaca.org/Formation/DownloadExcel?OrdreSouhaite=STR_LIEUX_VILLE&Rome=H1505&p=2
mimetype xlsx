--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -1993,147 +1993,148 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>598014</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>22895</x:v>
+        <x:v>11527</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>614710</x:v>
+        <x:v>651057</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>11527</x:v>
+        <x:v>22895</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>651057</x:v>
+        <x:v>614710</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40500</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>92</x:v>
       </x:c>