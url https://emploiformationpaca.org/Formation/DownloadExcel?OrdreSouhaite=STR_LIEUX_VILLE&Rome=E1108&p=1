--- v1 (2026-11-02)
+++ v2 (2026-11-03)
@@ -314,96 +314,96 @@
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Wordpress de A à Z expert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence DM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mécanique familiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2021 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LSF CYCLE A2</x:t>
   </x:si>
   <x:si>
     <x:t>Cours de Langue des Signes</x:t>
   </x:si>
   <x:si>
     <x:t>CLS</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Langue des signes</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2026 00:00:00</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Langue des signes française - Niveau A1.3</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Langue des signes française - Niveau A1.4</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Webmarketing standard </x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2021 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Webmarketing avancé</x:t>
   </x:si>
@@ -2127,712 +2127,713 @@
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>639043</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="H22" s="14" t="s">
+      <x:c r="H22" s="14" t="s"/>
+      <x:c r="I22" s="16" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>15250</x:v>
+        <x:v>15017</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>599389</x:v>
+        <x:v>390045</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>15017</x:v>
+        <x:v>15250</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>390045</x:v>
+        <x:v>599389</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>15250</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>599394</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>15250</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>599395</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>390031</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>390046</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>390029</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>15250</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>599388</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>15250</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>599390</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>15250</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>599391</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>15250</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>599392</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>15250</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>599393</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>15250</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>599396</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>112</x:v>
       </x:c>