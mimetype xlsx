--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -167,66 +167,66 @@
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Vente produit alimentaire</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>07/03/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
@@ -846,93 +846,93 @@
       </x:c>
       <x:c r="Q1" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="R1" s="10" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="S1" s="12" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="T1" s="10" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="U1" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:21">
       <x:c r="A2" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B2" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C2" s="15" t="n">
-        <x:v>37310</x:v>
+        <x:v>42129</x:v>
       </x:c>
       <x:c r="D2" s="15" t="s"/>
       <x:c r="E2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F2" s="14" t="s"/>
       <x:c r="G2" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H2" s="14" t="s"/>
       <x:c r="I2" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>546537</x:v>
+        <x:v>640708</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -962,93 +962,93 @@
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
         <x:v>601072</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
-        <x:v>42129</x:v>
+        <x:v>37310</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>640708</x:v>
+        <x:v>546537</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>37310</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -1323,282 +1323,282 @@
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>553319</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
-        <x:v>42129</x:v>
+        <x:v>37310</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>604777</x:v>
+        <x:v>552786</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>37310</x:v>
+        <x:v>42129</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>552786</x:v>
+        <x:v>604777</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>42129</x:v>
+        <x:v>37310</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>607534</x:v>
+        <x:v>552705</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>37310</x:v>
+        <x:v>42129</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>552705</x:v>
+        <x:v>607534</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>61</x:v>