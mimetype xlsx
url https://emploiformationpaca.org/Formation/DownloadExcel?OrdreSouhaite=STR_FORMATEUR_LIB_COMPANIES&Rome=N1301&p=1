--- v1 (2026-11-03)
+++ v2 (2026-11-03)
@@ -575,137 +575,137 @@
   <x:si>
     <x:t>06/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/01/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Titre Professionnel Technicien en logistique d'entreposage</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager achats et supply chain spécialisation supply chain (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contrôle qualité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager achats et supply chain spécialisation management des achats (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Sciences-U Lyon</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Manager des achats et de la supply chain</x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de zone import-export (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet international</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
@@ -788,63 +788,63 @@
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>Transport logistique durable</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du transport de la logistique et du commerce international durables (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager transport, logistique et commerce international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF</x:t>
   </x:si>
   <x:si>
     <x:t>SPS 13</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Six Fours les Plages</x:t>
   </x:si>
@@ -3747,168 +3747,168 @@
       <x:c r="K42" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>642307</x:v>
+        <x:v>613293</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>613293</x:v>
+        <x:v>613295</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>613295</x:v>
+        <x:v>642307</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -3969,216 +3969,219 @@
       <x:c r="K46" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>613297</x:v>
+        <x:v>642304</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
+      <x:c r="E47" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>613298</x:v>
+        <x:v>605541</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>613300</x:v>
+        <x:v>613297</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>613294</x:v>
+        <x:v>613298</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
@@ -4191,332 +4194,330 @@
       <x:c r="K50" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>613299</x:v>
+        <x:v>613300</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>642304</x:v>
+        <x:v>613294</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>605541</x:v>
+        <x:v>613299</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>598127</x:v>
+        <x:v>652858</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>652858</x:v>
+        <x:v>598127</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="U54" s="16" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>652859</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
@@ -4528,51 +4529,51 @@
       <x:c r="K56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>550749</x:v>
+        <x:v>550751</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
@@ -4585,51 +4586,51 @@
       <x:c r="K57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>550751</x:v>
+        <x:v>550749</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
@@ -5208,173 +5209,173 @@
       <x:c r="K68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>31822</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>634670</x:v>
+        <x:v>634666</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>35748</x:v>
+        <x:v>42180</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>31847</x:v>
+        <x:v>31822</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>553086</x:v>
+        <x:v>634670</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>42180</x:v>
+        <x:v>35748</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>31822</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>634666</x:v>
+        <x:v>553086</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="U70" s="16" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -5384,62 +5385,62 @@
       <x:c r="L71" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>604387</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -5503,51 +5504,51 @@
       <x:c r="L73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>601319</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>250</x:v>
@@ -5564,51 +5565,51 @@
       <x:c r="L74" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>601320</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">