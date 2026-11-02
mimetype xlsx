--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -1232,56 +1232,56 @@
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/15/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Management</x:t>
   </x:si>
   <x:si>
     <x:t>EMD</x:t>
   </x:si>
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
@@ -1466,54 +1466,54 @@
   <x:si>
     <x:t>manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Escial Académie</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>ESG</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>manager développement et performance commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>ESID - Nice</x:t>
   </x:si>
@@ -17413,72 +17413,72 @@
         <x:v>190</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>617730</x:v>
+        <x:v>617729</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
@@ -17524,132 +17524,132 @@
         <x:v>190</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>617729</x:v>
+        <x:v>642416</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>642416</x:v>
+        <x:v>617730</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -20965,193 +20965,193 @@
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>560941</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>41114</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>647531</x:v>
+        <x:v>646289</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>41114</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>646289</x:v>
+        <x:v>647531</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>39965</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>646047</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
@@ -26481,113 +26481,113 @@
       <x:c r="J401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>554040</x:v>
+        <x:v>606290</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I402" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>554799</x:v>
+        <x:v>554040</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
@@ -26597,60 +26597,60 @@
       <x:c r="J403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>606290</x:v>
+        <x:v>554799</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
@@ -42090,168 +42090,168 @@
       <x:c r="K671" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
-        <x:v>578833</x:v>
+        <x:v>632698</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
-        <x:v>842</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
-        <x:v>845</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
-        <x:v>38808</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
-        <x:v>632698</x:v>
+        <x:v>632718</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="G673" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
-        <x:v>632718</x:v>
+        <x:v>578833</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
-        <x:v>844</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="I674" s="16" t="s">
         <x:v>676</x:v>