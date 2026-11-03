--- v1 (2026-11-03)
+++ v2 (2026-11-03)
@@ -212,80 +212,80 @@
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Clientèle particulier</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de la Banque</x:t>
   </x:si>
   <x:si>
     <x:t>92000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation professionnelle continue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseiller de clientèle de particuliers banque et assurance</x:t>
+  </x:si>
+  <x:si>
     <x:t>ESBANQUE</x:t>
   </x:si>
   <x:si>
+    <x:t>Public en emploi</x:t>
+  </x:si>
+  <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de la Banque - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation professionnelle continue</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Ecole Supérieure de la Banque - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller clientèle omnicanal bancassurance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
@@ -401,54 +401,54 @@
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Russe</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller clientèle omnicanal bancassurance</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
@@ -1162,617 +1162,616 @@
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
         <x:v>609197</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
-      <x:c r="E5" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>608851</x:v>
+        <x:v>621451</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>650905</x:v>
+        <x:v>608851</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>608850</x:v>
+        <x:v>650905</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
-      <x:c r="E8" s="14" t="s"/>
+      <x:c r="E8" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>621451</x:v>
+        <x:v>608850</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>650906</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>650908</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>608853</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>608849</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>621482</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38815</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>41075</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>608672</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -1803,51 +1802,51 @@
       <x:c r="I15" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>609593</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40253</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
@@ -2118,242 +2117,242 @@
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>609172</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>15294</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>616674</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38815</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>41075</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>613738</x:v>
+        <x:v>578828</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38815</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>41075</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>578828</x:v>
+        <x:v>613738</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="U23" s="4" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38815</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>41075</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>632692</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>112</x:v>
       </x:c>