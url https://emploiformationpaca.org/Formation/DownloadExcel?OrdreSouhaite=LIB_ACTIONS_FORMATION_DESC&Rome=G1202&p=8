--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -761,101 +761,101 @@
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CPJEPS mention animateur d'activités et de vie quotidienne dans toute structure de loisirs et d'animation socioculturelle</x:t>
   </x:si>
   <x:si>
+    <x:t>FOL 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union française des centres de vacances Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPJEPS mention animateur d'activités et de vie quotidienne dans toute structure de loisirs et d'animation socioculturelle (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horizon Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de Formation et de Recherche en Education Permanente - Fédération des Amis de l'Instruction Laïque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFREP - FAIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Française des Centres de Vacances et de Loisirs - Antenne Alpes Provence Corse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Union Française des Centres de Vacances et de Loisirs - Antenne Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UFCV</x:t>
   </x:si>
   <x:si>
-    <x:t>FOL 83</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>CPJEPS mention animateur d'activités et de vie quotidienne</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité carrières sociales parcours animation sociale et socioculturelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Médiation socioculturelle</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité carrières sociales parcours animation sociale et socioculturelle</x:t>
@@ -1088,77 +1088,77 @@
   <x:si>
     <x:t>04/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité animateur mention animation socio-éducative ou culturelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLJ - IMSAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-15e</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CARCES</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité animateur mention animation socio-éducative ou culturelle</x:t>
@@ -1268,102 +1268,102 @@
   <x:si>
     <x:t>Maison Familiale et Rurale d'Education et d'Orientation de Bléone Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>bac pro services aux personnes et animation dans les territoires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Vert d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Chênes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel et Technologique Les Chênes</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA L Giraud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84208</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro services aux personnes et animation dans les territoires</x:t>
   </x:si>
   <x:si>
     <x:t>Association Recherche Expérimentation Formation Loisirs et Tourisme Social</x:t>
   </x:si>
   <x:si>
     <x:t>REFLETS</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Apprentis d'Auteuil - Antenne Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>LPA les Magnanarelles</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>LPA les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13210</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-REMY-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>LA Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13148</x:t>
   </x:si>
@@ -6055,498 +6055,498 @@
       <x:c r="T69" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G70" s="14" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="H70" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>583566</x:v>
+        <x:v>583585</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
-      <x:c r="E71" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>221</x:v>
-[...2 lines deleted...]
-        <x:v>232</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>583585</x:v>
+        <x:v>592251</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>126</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>592251</x:v>
+        <x:v>637759</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>637759</x:v>
+        <x:v>592249</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>126</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>592249</x:v>
+        <x:v>637761</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
+      <x:c r="E75" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F75" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H75" s="0" t="s">
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>637761</x:v>
+        <x:v>583687</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G76" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>583687</x:v>
+        <x:v>583586</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>583586</x:v>
+        <x:v>583566</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>32369</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
@@ -6619,57 +6619,57 @@
       <x:c r="K79" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>603393</x:v>
+        <x:v>603392</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>251</x:v>
@@ -6677,117 +6677,117 @@
       <x:c r="J80" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>554849</x:v>
+        <x:v>603393</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>603392</x:v>
+        <x:v>554849</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>41551</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -6970,236 +6970,237 @@
       <x:c r="K85" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>605838</x:v>
+        <x:v>555705</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>266</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>555705</x:v>
+        <x:v>553023</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H87" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>553023</x:v>
+        <x:v>549872</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>549872</x:v>
+        <x:v>605838</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
@@ -7788,51 +7789,51 @@
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>584248</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
@@ -7926,54 +7927,54 @@
       <x:c r="T101" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G102" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
@@ -7992,177 +7993,177 @@
       <x:c r="U102" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>583588</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G104" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>583591</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
@@ -8178,183 +8179,183 @@
       <x:c r="T105" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G106" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I106" s="16" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>583694</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H107" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I107" s="4" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>583747</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G108" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I108" s="16" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -8367,144 +8368,144 @@
       <x:c r="T108" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H109" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I109" s="4" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q109" s="4" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>583695</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G110" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I110" s="16" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>583696</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
@@ -8619,57 +8620,57 @@
       <x:c r="T112" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I113" s="4" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -8682,57 +8683,57 @@
       <x:c r="T113" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G114" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I114" s="16" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -8745,57 +8746,57 @@
       <x:c r="T114" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I115" s="4" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -8871,54 +8872,54 @@
       <x:c r="T116" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
@@ -8937,180 +8938,180 @@
       <x:c r="U117" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G118" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>583589</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>583569</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G120" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I120" s="16" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -9147,358 +9148,358 @@
       <x:c r="H121" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>565903</x:v>
+        <x:v>611566</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="S122" s="14" t="n">
+        <x:v>605492</x:v>
+      </x:c>
+      <x:c r="T122" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="S122" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>605492</x:v>
+        <x:v>572748</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>572748</x:v>
+        <x:v>565903</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="H125" s="0" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>605491</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>603464</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -9579,51 +9580,51 @@
       <x:c r="M128" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>603466</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -9755,103 +9756,103 @@
       <x:c r="M131" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>572749</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>573066</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -9931,51 +9932,51 @@
       <x:c r="L134" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>607897</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -9985,51 +9986,51 @@
       <x:c r="L135" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>617880</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -10116,93 +10117,93 @@
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>574077</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I138" s="16" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q138" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="Q138" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>630634</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="U138" s="16" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
@@ -10328,51 +10329,51 @@
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>592341</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>70</x:v>
@@ -10458,75 +10459,75 @@
       <x:c r="T143" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>592345</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
@@ -10553,100 +10554,100 @@
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>597736</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>617876</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
@@ -10667,325 +10668,325 @@
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>609564</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>564144</x:v>
+        <x:v>637742</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>637742</x:v>
+        <x:v>592338</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>592338</x:v>
+        <x:v>592340</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>592340</x:v>
+        <x:v>617491</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>617491</x:v>
+        <x:v>564144</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -11832,236 +11833,236 @@
       <x:c r="K167" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>545446</x:v>
+        <x:v>545444</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>599363</x:v>
+        <x:v>545446</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>555691</x:v>
+        <x:v>599363</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>545444</x:v>
+        <x:v>555691</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -12085,339 +12086,339 @@
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>545445</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E172" s="14" t="s"/>
+      <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="H172" s="14" t="s">
+      <x:c r="H172" s="14" t="s"/>
+      <x:c r="I172" s="16" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>583635</x:v>
+        <x:v>596615</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>596615</x:v>
+        <x:v>596617</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>596617</x:v>
+        <x:v>596621</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>596621</x:v>
+        <x:v>596626</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>126</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
-      <x:c r="E176" s="14" t="s"/>
-      <x:c r="F176" s="14" t="s"/>
+      <x:c r="E176" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F176" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="G176" s="14" t="s">
-        <x:v>415</x:v>
-[...1 lines deleted...]
-      <x:c r="H176" s="14" t="s"/>
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="H176" s="14" t="s">
+        <x:v>411</x:v>
+      </x:c>
       <x:c r="I176" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="Q176" s="16" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="R176" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="Q176" s="16" t="s">
+      <x:c r="S176" s="14" t="n">
+        <x:v>583635</x:v>
+      </x:c>
+      <x:c r="T176" s="16" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="U176" s="16" t="s">
         <x:v>416</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>44054</x:v>
@@ -12427,51 +12428,51 @@
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>596620</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>71</x:v>
@@ -12484,51 +12485,51 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>596627</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>44054</x:v>
@@ -12538,51 +12539,51 @@
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>596616</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>71</x:v>
@@ -12595,51 +12596,51 @@
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>596619</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>44054</x:v>
@@ -12649,51 +12650,51 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>596618</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>71</x:v>
@@ -12706,51 +12707,51 @@
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>596622</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>44054</x:v>
@@ -12760,51 +12761,51 @@
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>596623</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>71</x:v>
@@ -12817,51 +12818,51 @@
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>596624</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>44054</x:v>
@@ -12871,51 +12872,51 @@
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>596625</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>71</x:v>
@@ -12928,51 +12929,51 @@
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>596628</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>44054</x:v>
@@ -13040,262 +13041,262 @@
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>564874</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>440</x:v>
-[...2 lines deleted...]
-        <x:v>441</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>557441</x:v>
+        <x:v>594095</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>594095</x:v>
+        <x:v>594103</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H191" s="0" t="s">
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>594103</x:v>
+        <x:v>557441</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>594104</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
@@ -14028,51 +14029,51 @@
       <x:c r="J206" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>594100</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>492</x:v>