--- v0 (2026-09-18)
+++ v1 (2026-09-19)
@@ -173,239 +173,239 @@
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Chant</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Artiste musicien des musiques actuelles</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut Musical de Formation Professionnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMFP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Art spectacle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Impulse</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac + 2</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Musical de Formation Professionnelle</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Artiste musicien des musiques actuelles (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Auto-production musicale : Techniques d’enregistrement, prise de son et mixage</x:t>
   </x:si>
   <x:si>
     <x:t>Yay Formation</x:t>
   </x:si>
   <x:si>
     <x:t>40530</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Régie son</x:t>
   </x:si>
   <x:si>
     <x:t>ENSUES-LA-REDONNE</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Bac techno sciences et techniques du théâtre, de la musique et de la danse domaine musique</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Thiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Musique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Masséna</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Thiers</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Chant médiéval</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chant Oriental</x:t>
   </x:si>
   <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/06/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Chants de Grèce et d'Asie Mineure</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chants de la tradition séfarade judéo-espagnole : de l’Andalousie médiévale aux pays de l’ex-empire ottoman</x:t>
   </x:si>
   <x:si>
+    <x:t>10/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/03/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>classe de 1re S2TMD sciences et techniques du théâtre, de la musique et de la danse</x:t>
   </x:si>
   <x:si>
     <x:t>CURSUS Chants Bulgares : monodies et polyphonies</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/19/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Daf kurde</x:t>
   </x:si>
   <x:si>
     <x:t>Pratique instrumentale</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme national supérieur professionnel de musicien discipline instrumentiste chanteur domaine musiques classiques à contemporaines</x:t>
   </x:si>
   <x:si>
     <x:t>IESM</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>CRR</x:t>
@@ -473,140 +473,140 @@
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Chant et respiration</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation jazz et musiques actuelles</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gu Zheng, Cithare chinoise</x:t>
   </x:si>
   <x:si>
+    <x:t>06/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/06/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Improvisation dans les traditions modales méditérranéennes</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Je compose et je produis sur Ableton live</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Khöömii – chant diphonique de Mongolie</x:t>
   </x:si>
   <x:si>
+    <x:t>06/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/15/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>L’Art du Makam et l’éveil de la créativité modale</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La kora : l'héritage, les accords et techniques, la composition</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Labo Vokal</x:t>
   </x:si>
   <x:si>
     <x:t>Emmanuel Pesnot - Laboratoire de Pédagogie Vocale</x:t>
   </x:si>
   <x:si>
     <x:t>34230</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maîtrise des percussions orientales : daburka, riq, bendir</x:t>
   </x:si>
   <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/24/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Maîtriser Pro Tools - Enregistremement et mixage (Heart Sounds Music)</x:t>
   </x:si>
   <x:si>
     <x:t>Heart Sounds Music Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Pro Tools</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention acoustique et musicologie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
@@ -707,132 +707,132 @@
   <x:si>
     <x:t>Cifap</x:t>
   </x:si>
   <x:si>
     <x:t>75019</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Unison Education</x:t>
   </x:si>
   <x:si>
     <x:t>31500</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/09/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Musique assistée par ordinateur - MAO (Ableton, protools, cubase)</x:t>
   </x:si>
   <x:si>
     <x:t>Event-Formations</x:t>
   </x:si>
   <x:si>
     <x:t>83136</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Musique Klezmer</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Musiques de l'Inde et Improvisation</x:t>
   </x:si>
   <x:si>
+    <x:t>06/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/08/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Musiques du Brésil</x:t>
   </x:si>
   <x:si>
+    <x:t>09/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Oud oriental / master class</x:t>
   </x:si>
   <x:si>
     <x:t>Outils pour la création dans le cadre des musiques modales, de A à Z</x:t>
   </x:si>
   <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Passeur de chant</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Formateur , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Chant choral</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pro Tools bases</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Production sonore avec la MAO (heart sounds music)</x:t>
   </x:si>
@@ -1528,480 +1528,481 @@
       </x:c>
       <x:c r="S2" s="14" t="n">
         <x:v>635731</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
+      <x:c r="H3" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="I3" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>630146</x:v>
+        <x:v>629471</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
-        <x:v>41</x:v>
-[...1 lines deleted...]
-      <x:c r="H4" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
+      <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>629471</x:v>
+        <x:v>630146</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>630196</x:v>
+        <x:v>630152</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>630197</x:v>
+        <x:v>630196</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>630147</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>630150</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>630151</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>630152</x:v>
+        <x:v>630197</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>53</x:v>
@@ -2055,51 +2056,51 @@
       <x:c r="K12" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>594432</x:v>
+        <x:v>594431</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>62</x:v>
@@ -2107,51 +2108,51 @@
       <x:c r="K13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>594430</x:v>
+        <x:v>594432</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>72</x:v>
@@ -2162,51 +2163,51 @@
       <x:c r="K14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>594431</x:v>
+        <x:v>594430</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
@@ -2321,112 +2322,112 @@
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>45083</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>536105</x:v>
+        <x:v>638211</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>45083</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>638211</x:v>
+        <x:v>536105</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
@@ -2483,51 +2484,51 @@
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>45083</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>638537</x:v>
+        <x:v>636916</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>25</x:v>
@@ -2535,51 +2536,51 @@
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>45083</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>636916</x:v>
+        <x:v>638537</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>69</x:v>
@@ -2588,153 +2589,153 @@
       <x:c r="K22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>597204</x:v>
+        <x:v>597206</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>597205</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>597206</x:v>
+        <x:v>597204</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>25</x:v>
@@ -2797,51 +2798,51 @@
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>45083</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>580977</x:v>
+        <x:v>580594</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>25</x:v>
@@ -2849,51 +2850,51 @@
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>45083</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>580594</x:v>
+        <x:v>580977</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -3065,112 +3066,112 @@
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>581404</x:v>
+        <x:v>536111</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>536111</x:v>
+        <x:v>581404</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
@@ -3348,194 +3349,194 @@
         <x:v>124</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>635798</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>629478</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>599182</x:v>
+        <x:v>636912</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="U38" s="16" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>636912</x:v>
+        <x:v>599182</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3650,106 +3651,106 @@
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>45083</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>580591</x:v>
+        <x:v>635741</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="U42" s="16" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>45083</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>635741</x:v>
+        <x:v>538725</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3757,57 +3758,57 @@
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>45083</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>538725</x:v>
+        <x:v>580591</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
@@ -3968,164 +3969,164 @@
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>579887</x:v>
+        <x:v>636913</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>581041</x:v>
+        <x:v>579887</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>636913</x:v>
+        <x:v>581041</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
@@ -4187,51 +4188,51 @@
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>595479</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -4241,51 +4242,51 @@
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>595478</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -4351,57 +4352,57 @@
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>640083</x:v>
+        <x:v>575703</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
@@ -4410,57 +4411,57 @@
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>575703</x:v>
+        <x:v>640083</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
@@ -4629,51 +4630,51 @@
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>606191</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>36880</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -4856,134 +4857,134 @@
         <x:v>124</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>635801</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>45094</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="Q65" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="R65" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="S65" s="0" t="n">
+        <x:v>635800</x:v>
+      </x:c>
+      <x:c r="T65" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q65" s="4" t="s">
+      <x:c r="U65" s="4" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>45094</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>635800</x:v>
+        <x:v>630894</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
@@ -5095,109 +5096,109 @@
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>581487</x:v>
+        <x:v>633638</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="U69" s="4" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>633638</x:v>
+        <x:v>581487</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
@@ -5208,158 +5209,158 @@
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>554135</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>637485</x:v>
+        <x:v>536102</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>536102</x:v>
+        <x:v>637485</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="U73" s="4" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>26</x:v>
@@ -5416,109 +5417,109 @@
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>586282</x:v>
+        <x:v>636142</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>636142</x:v>
+        <x:v>586282</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
@@ -5751,82 +5752,82 @@
       <x:c r="R81" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>632791</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>45083</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>629504</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>24</x:v>
@@ -5837,57 +5838,57 @@
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>536110</x:v>
+        <x:v>636174</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
@@ -5898,103 +5899,103 @@
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>636176</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>636174</x:v>
+        <x:v>536110</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
@@ -6002,54 +6003,54 @@
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>635251</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="U86" s="16" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
@@ -6098,51 +6099,51 @@
         <x:v>205</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>71554</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>634784</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>263</x:v>