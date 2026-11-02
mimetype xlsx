--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -428,60 +428,60 @@
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Histoire et culture chorégraphique</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kathak, danse indienne</x:t>
   </x:si>
   <x:si>
     <x:t>Danse traditionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>07/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>L'art du mouvement (niveau 1) : processus somatique, créatif et performance</x:t>
   </x:si>
   <x:si>
     <x:t>Itinerrances - Pôle 164</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Life Art Process® niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Tamalpa France</x:t>
   </x:si>
@@ -2313,170 +2313,171 @@
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>638127</x:v>
+        <x:v>621486</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>645765</x:v>
+        <x:v>638127</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>78</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>621486</x:v>
+        <x:v>645765</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -2657,134 +2658,134 @@
         <x:v>53</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>648755</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>45080</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>648754</x:v>
+        <x:v>648751</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>45080</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>648751</x:v>
+        <x:v>648754</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>38</x:v>
@@ -3183,51 +3184,51 @@
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>45091</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>637527</x:v>
+        <x:v>581486</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>25</x:v>
@@ -3235,51 +3236,51 @@
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>45091</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>581486</x:v>
+        <x:v>637527</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>125</x:v>