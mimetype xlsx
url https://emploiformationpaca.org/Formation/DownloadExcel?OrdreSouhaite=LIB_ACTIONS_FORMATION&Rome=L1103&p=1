--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -233,59 +233,59 @@
   <x:si>
     <x:t>RH France</x:t>
   </x:si>
   <x:si>
     <x:t>92210</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Doublage</x:t>
   </x:si>
   <x:si>
+    <x:t>Dub School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78170</x:t>
+  </x:si>
+  <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
-    <x:t>Dub School</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>07/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Duplex : être à l'aise et pertinent face caméra</x:t>
   </x:si>
   <x:si>
     <x:t>Vigie Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans , Public de la formation initiale , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Journalisme audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation au théâtre d’objet</x:t>
@@ -407,63 +407,63 @@
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pitcher son sujet à l'écrit et à l'oral</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Prise de parole dans les médias : posture, message et règles du jeu</x:t>
   </x:si>
   <x:si>
+    <x:t>Délégué syndical , Elu , Elu local , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expression média</x:t>
+  </x:si>
+  <x:si>
     <x:t>Thecamp Training</x:t>
   </x:si>
   <x:si>
     <x:t>Elu , Elu local</x:t>
   </x:si>
   <x:si>
-    <x:t>Expression média</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Délégué syndical , Elu , Elu local , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Technique et pratique du casting</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tournage MOJO (journalisme mobile)</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur , Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -1222,135 +1222,135 @@
       <x:c r="R5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>605119</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>605130</x:v>
+        <x:v>635186</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="R7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="R7" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>635186</x:v>
+        <x:v>605130</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
@@ -1859,138 +1859,138 @@
       <x:c r="R17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>616340</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>15003</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>643116</x:v>
+        <x:v>616910</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>15003</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="P19" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="P19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>616910</x:v>
+        <x:v>643116</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">