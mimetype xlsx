--- v1 (2026-11-03)
+++ v2 (2026-11-03)
@@ -1013,266 +1013,266 @@
   <x:si>
     <x:t>Bernard Clément Formation Travaux Publics</x:t>
   </x:si>
   <x:si>
     <x:t>BCFTP</x:t>
   </x:si>
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1V - B2V - BC - BR</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1 - B1V - B2 - B2V - BR - BC - H0V</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
+    <x:t>Europe Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1V - B2V - H1V - H2V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpes Formations Conseils</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques BS - BE manœuvre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Pays d'Arles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques BS - BE manoeuvre - H0V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sécurité Manutention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERQUIERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maîtriser les techniques de la chaux module 3 maîtriser le Stucco vénitien et les enduits italiens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maîtriser les techniques de la chaux module 9 : MineralArt Relief</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation peintre décorateur créateur d'ambiances (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques H0 - BS - BE Manœuvre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Format.co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Alpilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP R Caillié</x:t>
+  </x:si>
+  <x:si>
     <x:t>Appliquer des revêtements de sol extérieurs décoratifs drainants</x:t>
   </x:si>
   <x:si>
+    <x:t>10/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enduits et badigeons, gamme des finitions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique BS - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recyclage des habilitations électriques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques BS - BE manoeuvre - H0V - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques BS - BE initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coralie Soscia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEPTEMES-LES-VALLONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formateur habilitation électrique, niveau électricien B0 - BP - BS - BE - B1 - B1V - B2 - B2V - BC - BR - BE Essai - H0 - H0V + Habilitation électrique BC chargé de consignation, basse tension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formateur habilitation électrique, niveau électricien basse et haute tension BP - BE - BS - B1 - B1V - B2 - B2V - BC - BR - HE -  H0 - H1 - H2 - HC - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atout Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOS-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques H0v - BS - BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques BS- BE recyclage</x:t>
   </x:si>
   <x:si>
-    <x:t>Coralie Soscia</x:t>
-[...199 lines deleted...]
-  <x:si>
     <x:t>Maîtriser les techniques de la chaux module 2 maîtriser les enduits décoratifs et les stucs modernes</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques BS - BE - HE manoeuvre</x:t>
   </x:si>
   <x:si>
     <x:t>Direct Sécurité Formation</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2026 00:00:00</x:t>
@@ -1376,80 +1376,80 @@
   <x:si>
     <x:t>06/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maîtriser les techniques de la chaux module 7 techniques avancées d'imitation de marbre</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Fausses moulures</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitations électriques B1V - B2V - BC - BE - BR</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>LP Golf-Hôtel</x:t>
   </x:si>
   <x:si>
-    <x:t>Fausses moulures</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B0 - B1V - B2V - B2V (essai)</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour le Développement et l’Insertion professionnelle par la Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADIF</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1 - B1V - B2 - B2V - BR - BC - H0V - Recyclage</x:t>
@@ -1526,69 +1526,69 @@
   <x:si>
     <x:t>Service de sécurité incendie et d'assistance aux personnes de niveau 1 (SSIAP 1) - diplôme d'agent de service + Habilitation électrique BS + Agent de prévention et de sécurité + Certificat de sauveteur-secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel peintre en bâtiment BC2 Réaliser des travaux de peinture à l'intérieur de bâtiments en qualité de finition B</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel peintre en bâtiment BC3 Réaliser des travaux de revêtements muraux simples, à l'intérieur de bâtiments, en qualité de finition B</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
@@ -7345,2431 +7345,2431 @@
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>640178</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="J96" s="14" t="s"/>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="J96" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>22442</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>638484</x:v>
+        <x:v>608829</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>224</x:v>
-[...2 lines deleted...]
-        <x:v>225</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="J97" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>22301</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>643715</x:v>
+        <x:v>609990</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>543792</x:v>
+        <x:v>609991</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
-      <x:c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>603174</x:v>
+        <x:v>617759</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>642003</x:v>
+        <x:v>617766</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
-      <x:c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>150</x:v>
-[...2 lines deleted...]
-        <x:v>151</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>498611</x:v>
+        <x:v>613255</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>158</x:v>
-[...1 lines deleted...]
-      <x:c r="H102" s="14" t="s"/>
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s">
+        <x:v>289</x:v>
+      </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>548239</x:v>
+        <x:v>599736</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
-      <x:c r="E103" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>600513</x:v>
+        <x:v>627936</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>22472</x:v>
+        <x:v>24024</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>642047</x:v>
+        <x:v>618910</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
-      <x:c r="E105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-        <x:v>181</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>548830</x:v>
+        <x:v>623408</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>325</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>608829</x:v>
+        <x:v>623423</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>609990</x:v>
+        <x:v>629467</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>609991</x:v>
+        <x:v>637297</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>617759</x:v>
+        <x:v>637347</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>242</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>45501</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>617766</x:v>
+        <x:v>630972</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>328</x:v>
-[...2 lines deleted...]
-        <x:v>329</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>154</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="K111" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>45501</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>613255</x:v>
+        <x:v>630985</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>599736</x:v>
+        <x:v>639221</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>627936</x:v>
+        <x:v>639229</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>24024</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>618910</x:v>
+        <x:v>597875</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>623408</x:v>
+        <x:v>597897</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>250</x:v>
-[...1 lines deleted...]
-      <x:c r="H116" s="14" t="s"/>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s">
+        <x:v>307</x:v>
+      </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>623423</x:v>
+        <x:v>600025</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>336</x:v>
-[...1 lines deleted...]
-      <x:c r="C117" s="3" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D117" s="3" t="s"/>
+      <x:c r="E117" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>629467</x:v>
+        <x:v>603175</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>304</x:v>
-[...1 lines deleted...]
-      <x:c r="C118" s="15" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C118" s="15" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s"/>
+      <x:c r="E118" s="14" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>74</x:v>
-[...1 lines deleted...]
-      <x:c r="H118" s="14" t="s"/>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s">
+        <x:v>148</x:v>
+      </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>637297</x:v>
+        <x:v>552818</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>79</x:v>
-[...1 lines deleted...]
-      <x:c r="C119" s="3" t="s"/>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="n">
+        <x:v>41753</x:v>
+      </x:c>
       <x:c r="D119" s="3" t="s"/>
+      <x:c r="E119" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22301</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>637347</x:v>
+        <x:v>642050</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>43</x:v>
-[...1 lines deleted...]
-      <x:c r="C120" s="15" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C120" s="15" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s"/>
+      <x:c r="E120" s="14" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>597875</x:v>
+        <x:v>604018</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>59</x:v>
-[...1 lines deleted...]
-      <x:c r="C121" s="3" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C121" s="3" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D121" s="3" t="s"/>
+      <x:c r="E121" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>597897</x:v>
+        <x:v>604019</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>306</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>600025</x:v>
+        <x:v>586838</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
-      <x:c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>123</x:v>
-[...2 lines deleted...]
-        <x:v>150</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>45501</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>603175</x:v>
+        <x:v>641303</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>552818</x:v>
+        <x:v>643368</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>343</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
-      <x:c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>22301</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>642050</x:v>
+        <x:v>626345</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>144</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>604018</x:v>
+        <x:v>650383</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>39036</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
-      <x:c r="E127" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>604019</x:v>
+        <x:v>646605</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>80</x:v>
-[...1 lines deleted...]
-      <x:c r="H128" s="14" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>62</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22442</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>586838</x:v>
+        <x:v>651008</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>262</x:v>
-[...1 lines deleted...]
-      <x:c r="C129" s="3" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C129" s="3" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D129" s="3" t="s"/>
+      <x:c r="E129" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="J129" s="0" t="s">
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>45501</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>641303</x:v>
+        <x:v>603174</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>43</x:v>
-[...1 lines deleted...]
-      <x:c r="C130" s="15" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C130" s="15" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s"/>
+      <x:c r="E130" s="14" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>643368</x:v>
+        <x:v>642003</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>346</x:v>
-[...1 lines deleted...]
-      <x:c r="C131" s="3" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C131" s="3" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D131" s="3" t="s"/>
+      <x:c r="E131" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>626345</x:v>
+        <x:v>498611</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s"/>
+      <x:c r="E132" s="14" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>650383</x:v>
+        <x:v>548239</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>38229</x:v>
+        <x:v>39036</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>646605</x:v>
+        <x:v>600513</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>314</x:v>
-[...1 lines deleted...]
-      <x:c r="C134" s="15" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C134" s="15" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s"/>
+      <x:c r="E134" s="14" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>136</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="J134" s="14" t="s"/>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="J134" s="14" t="s">
+        <x:v>150</x:v>
+      </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>22442</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>651008</x:v>
+        <x:v>642047</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>353</x:v>
-[...1 lines deleted...]
-      <x:c r="C135" s="3" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C135" s="3" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D135" s="3" t="s"/>
+      <x:c r="E135" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H135" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="J135" s="0" t="s">
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>45501</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>630972</x:v>
+        <x:v>548830</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>264</x:v>
-[...1 lines deleted...]
-      <x:c r="J136" s="14" t="s"/>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="J136" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>45501</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>630985</x:v>
+        <x:v>635004</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22301</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>639221</x:v>
+        <x:v>643710</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22301</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>639229</x:v>
+        <x:v>614824</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
@@ -9780,108 +9780,108 @@
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>599737</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>624924</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
@@ -10105,95 +10105,95 @@
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>623479</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>629468</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>26</x:v>
@@ -10201,54 +10201,54 @@
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>637346</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>125</x:v>
@@ -10308,54 +10308,54 @@
       <x:c r="L149" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>637876</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>26</x:v>
@@ -10363,169 +10363,169 @@
       <x:c r="L150" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>22301</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>643713</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>22301</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>643752</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>543789</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
@@ -10533,98 +10533,98 @@
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>597956</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>597973</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>26</x:v>
@@ -10825,78 +10825,78 @@
         <x:v>194</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>604009</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>608833</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
@@ -10921,97 +10921,97 @@
       <x:c r="L160" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>623979</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="Q161" s="4" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="R161" s="0" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>612982</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -11028,173 +11028,173 @@
       <x:c r="L162" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>638733</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>646603</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>652124</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
@@ -11243,51 +11243,51 @@
       <x:c r="J166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>610878</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>116</x:v>
@@ -11419,205 +11419,205 @@
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>637877</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="H170" s="14" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>46</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22442</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>635004</x:v>
+        <x:v>638484</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>22301</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>643710</x:v>
+        <x:v>643715</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>224</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="J172" s="14" t="s"/>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="J172" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>22301</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>614824</x:v>
+        <x:v>543792</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
@@ -11630,51 +11630,51 @@
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>630968</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>45501</x:v>
       </x:c>
@@ -11857,88 +11857,88 @@
       <x:c r="R177" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>639233</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>629465</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>70</x:v>
@@ -13216,128 +13216,128 @@
       <x:c r="R201" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>606814</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="Q202" s="16" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="R202" s="14" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>612977</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>613257</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
@@ -13414,51 +13414,51 @@
       <x:c r="L205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>22442</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>652143</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -13651,88 +13651,88 @@
       <x:c r="R209" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>618911</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>629466</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>70</x:v>
@@ -13740,54 +13740,54 @@
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>642351</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>26</x:v>
@@ -14247,1559 +14247,1563 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>637887</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="H221" s="0" t="s">
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>609984</x:v>
+        <x:v>643721</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>280</x:v>
-[...1 lines deleted...]
-      <x:c r="H222" s="14" t="s"/>
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="H222" s="14" t="s">
+        <x:v>418</x:v>
+      </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>281</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22442</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>611927</x:v>
+        <x:v>650819</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>79</x:v>
-[...1 lines deleted...]
-      <x:c r="C223" s="3" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C223" s="3" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D223" s="3" t="s"/>
+      <x:c r="E223" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H223" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>586839</x:v>
+        <x:v>498619</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>244</x:v>
-[...1 lines deleted...]
-      <x:c r="C224" s="15" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C224" s="15" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D224" s="15" t="s"/>
-      <x:c r="E224" s="14" t="s"/>
+      <x:c r="E224" s="14" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>638727</x:v>
+        <x:v>548287</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H225" s="0" t="s">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>638743</x:v>
+        <x:v>623643</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>638749</x:v>
+        <x:v>609984</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>171</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>650381</x:v>
+        <x:v>611927</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>171</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>650384</x:v>
+        <x:v>586839</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>614244</x:v>
+        <x:v>638727</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>231</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>646606</x:v>
+        <x:v>638743</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>136</x:v>
-[...2 lines deleted...]
-        <x:v>137</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="J231" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>22442</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>651015</x:v>
+        <x:v>638749</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>279</x:v>
-[...1 lines deleted...]
-      <x:c r="C232" s="15" t="s"/>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C232" s="15" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>60</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>590242</x:v>
+        <x:v>650381</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>249</x:v>
-[...1 lines deleted...]
-      <x:c r="C233" s="3" t="s"/>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C233" s="3" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>623407</x:v>
+        <x:v>650384</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>637304</x:v>
+        <x:v>614244</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>124</x:v>
-[...1 lines deleted...]
-      <x:c r="C235" s="3" t="s"/>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C235" s="3" t="n">
+        <x:v>38229</x:v>
+      </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>24024</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>637865</x:v>
+        <x:v>646606</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>90</x:v>
-[...1 lines deleted...]
-      <x:c r="H236" s="14" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="I236" s="16" t="s">
-        <x:v>91</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22442</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>637884</x:v>
+        <x:v>651015</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H237" s="0" t="s">
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>637891</x:v>
+        <x:v>590242</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>637892</x:v>
+        <x:v>623407</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>635008</x:v>
+        <x:v>637304</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>224</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="J240" s="14" t="s"/>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="J240" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>643721</x:v>
+        <x:v>637889</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>22442</x:v>
+        <x:v>22301</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>650819</x:v>
+        <x:v>643709</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
-      <x:c r="E242" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
-        <x:v>182</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>22472</x:v>
+        <x:v>22301</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>498619</x:v>
+        <x:v>643751</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
-      <x:c r="E243" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="H243" s="0" t="s">
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>548287</x:v>
+        <x:v>615099</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24024</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>623643</x:v>
+        <x:v>637865</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>637889</x:v>
+        <x:v>637884</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>224</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="J246" s="14" t="s"/>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="J246" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>22301</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>643709</x:v>
+        <x:v>637891</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>224</x:v>
-[...2 lines deleted...]
-        <x:v>225</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="J247" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>22301</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>643751</x:v>
+        <x:v>637892</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>448</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>615099</x:v>
+        <x:v>635008</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>26</x:v>
@@ -15864,51 +15868,51 @@
       <x:c r="L250" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>643370</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
@@ -16647,51 +16651,51 @@
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>638625</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -16917,837 +16921,836 @@
       <x:c r="K269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>585395</x:v>
+        <x:v>585402</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
-        <x:v>36648</x:v>
+        <x:v>40696</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22480</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>635686</x:v>
+        <x:v>585403</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
-        <x:v>40696</x:v>
+        <x:v>36648</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>22480</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>630862</x:v>
+        <x:v>635686</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>630942</x:v>
+        <x:v>630862</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>630944</x:v>
+        <x:v>630942</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>631056</x:v>
+        <x:v>630944</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>631060</x:v>
+        <x:v>585395</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>40696</x:v>
+        <x:v>39036</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>456</x:v>
-[...1 lines deleted...]
-      <x:c r="H276" s="14" t="s"/>
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="H276" s="14" t="s">
+        <x:v>407</x:v>
+      </x:c>
       <x:c r="I276" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>22480</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>631061</x:v>
+        <x:v>565098</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>631068</x:v>
+        <x:v>631056</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>631069</x:v>
+        <x:v>631060</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>39036</x:v>
+        <x:v>40696</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>406</x:v>
-[...2 lines deleted...]
-        <x:v>407</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>22480</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>565098</x:v>
+        <x:v>631061</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>630938</x:v>
+        <x:v>631068</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>36648</x:v>
+        <x:v>40696</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22480</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>622193</x:v>
+        <x:v>631069</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>585402</x:v>
+        <x:v>630938</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
-        <x:v>40696</x:v>
+        <x:v>36648</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>22480</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>585403</x:v>
+        <x:v>622193</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>36257</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -17868,51 +17871,51 @@
       <x:c r="L286" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>630854</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
@@ -17922,54 +17925,54 @@
       <x:c r="L287" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>630855</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
@@ -18201,51 +18204,51 @@
       <x:c r="L292" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>630861</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
@@ -18423,54 +18426,54 @@
       <x:c r="L296" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>630937</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>