--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -200,75 +200,75 @@
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation Les Arcs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Le Beausset</x:t>
   </x:si>
   <x:si>
     <x:t>83330</x:t>
   </x:si>
   <x:si>
     <x:t>LE BEAUSSET</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
@@ -1066,51 +1066,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>604900</x:v>
+        <x:v>604796</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>36</x:v>
@@ -1127,51 +1127,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>604123</x:v>
+        <x:v>604900</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -1187,51 +1187,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>604796</x:v>
+        <x:v>604123</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>52</x:v>
@@ -1418,60 +1418,60 @@
       <x:c r="H11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>553677</x:v>
+        <x:v>552786</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37310</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>36</x:v>
@@ -1479,60 +1479,60 @@
       <x:c r="H12" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>552705</x:v>
+        <x:v>553319</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37310</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -1548,51 +1548,51 @@
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>553319</x:v>
+        <x:v>553677</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37310</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>52</x:v>
@@ -1660,60 +1660,60 @@
       <x:c r="H15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>552786</x:v>
+        <x:v>552705</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 