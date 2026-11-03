--- v1 (2026-11-03)
+++ v2 (2026-11-03)
@@ -221,119 +221,119 @@
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Manutention</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
-    <x:t>03/15/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/17/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gms Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupe B2C Formation - Synergy School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06800</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupe B2C Formation - Synergy School</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Epv</x:t>
@@ -434,57 +434,57 @@
   <x:si>
     <x:t>Vip and Co</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>France Langues Communication - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>FLC FORMATION</x:t>
   </x:si>
   <x:si>
     <x:t>06160</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>Inova Campus</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
@@ -1353,217 +1353,216 @@
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>652099</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
-      <x:c r="E6" s="14" t="s"/>
+      <x:c r="E6" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>629936</x:v>
+        <x:v>640283</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
-      <x:c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>640283</x:v>
+        <x:v>629936</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>642446</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1581,103 +1580,103 @@
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>641809</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>642444</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1695,297 +1694,297 @@
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>640494</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
-      <x:c r="E12" s="14" t="s"/>
+      <x:c r="E12" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>635410</x:v>
+        <x:v>639808</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>638151</x:v>
+        <x:v>635410</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q14" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="R14" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="Q14" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>639808</x:v>
+        <x:v>638151</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>629937</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>652489</x:v>
       </x:c>
@@ -2033,127 +2032,127 @@
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>602025</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>624660</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>622638</x:v>
       </x:c>
@@ -2811,400 +2810,402 @@
       <x:c r="S30" s="14" t="n">
         <x:v>601492</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>41353</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>608794</x:v>
+        <x:v>602346</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>41353</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>42</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>31754</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>602346</x:v>
+        <x:v>638150</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>37099</x:v>
+        <x:v>41353</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
+      <x:c r="E33" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>31734</x:v>
+        <x:v>31754</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>638150</x:v>
+        <x:v>608794</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>636920</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>622640</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>624659</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>622639</x:v>
       </x:c>
@@ -3370,91 +3371,91 @@
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>599914</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>615328</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3791,79 +3792,79 @@
         <x:v>601531</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>611171</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
@@ -4130,73 +4131,73 @@
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>555924</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>580592</x:v>
       </x:c>
@@ -4247,75 +4248,75 @@
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>546934</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>551788</x:v>
       </x:c>