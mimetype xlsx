--- v1 (2026-11-02)
+++ v2 (2026-11-03)
@@ -437,134 +437,134 @@
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques H0v -B1v - B2v - BR - BC - recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitation électrique H1 H1V B1 B1V</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques BR - BC - B1 - B2</x:t>
   </x:si>
   <x:si>
     <x:t>Convergence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>Olivier Dupeyre Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ODF</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension - Recyclage</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitations électriques H0v - B1v -B2v -BR - BC</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitations électriques - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Athéna Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13340</x:t>
   </x:si>
   <x:si>
     <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitations électriques B1-B1V-B2V-BR-BC-BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soginov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitations électriques B1V  - B2V - H1V - H2V - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1V - B2V - H1V - H2V</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension, Habilitation électrique B2V chargé de travaux électriques au voisinage, basse tension, Habilitation électrique BC chargé de consignation, basse tension, Habilitation é</x:t>
   </x:si>
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
-    <x:t>VALBONNE</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Habilitation électrique B1V</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B2 chargé de travaux, basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B2 chargé de travaux électriques, basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B2</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
@@ -650,71 +650,71 @@
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FCIP AIX-MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13857</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitations électriques B2 - BC - BR</x:t>
+  </x:si>
+  <x:si>
     <x:t>Adrh Management</x:t>
   </x:si>
   <x:si>
     <x:t>13821</x:t>
   </x:si>
   <x:si>
+    <x:t>Particulier, individuel , Public en emploi , Public sans emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Habilitations électriques B2 - BC - BR</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Habilitations électriques B1 - H1V - B2 - H2V - BR - BE - HE essais, mesurage, vérification - BC - HC</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité Manutention</x:t>
   </x:si>
   <x:si>
     <x:t>13670</x:t>
   </x:si>
   <x:si>
     <x:t>VERQUIERES</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel Agent de maintenance des bâtiments</x:t>
   </x:si>
   <x:si>
     <x:t>VILLAR-SAINT-PANCRACE</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
@@ -785,66 +785,66 @@
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de maintenance du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Eureka</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>Compétences BTP</x:t>
   </x:si>
   <x:si>
     <x:t>C BTP</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
+    <x:t>03/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>03/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de maintenance des bâtiments (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 11ème</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
@@ -3175,955 +3175,956 @@
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>599746</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>100</x:v>
-[...2 lines deleted...]
-        <x:v>101</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>554710</x:v>
+        <x:v>623422</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>606812</x:v>
+        <x:v>615569</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>606820</x:v>
+        <x:v>554710</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>587289</x:v>
+        <x:v>606812</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>617766</x:v>
+        <x:v>606820</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>128</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>590242</x:v>
+        <x:v>620911</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>128</x:v>
-[...2 lines deleted...]
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>590243</x:v>
+        <x:v>587289</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>609296</x:v>
+        <x:v>617766</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>609981</x:v>
+        <x:v>590242</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s"/>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
+        <x:v>130</x:v>
+      </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>609990</x:v>
+        <x:v>590243</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>614244</x:v>
+        <x:v>599744</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>623422</x:v>
+        <x:v>609296</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>615569</x:v>
+        <x:v>609350</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>117</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>599744</x:v>
+        <x:v>610878</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>609350</x:v>
+        <x:v>609981</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>610878</x:v>
+        <x:v>609990</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>620911</x:v>
+        <x:v>614244</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -4150,51 +4151,51 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>600016</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
@@ -4209,134 +4210,134 @@
       <x:c r="R45" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>611924</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>609324</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>609349</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
@@ -4474,138 +4475,138 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>606814</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>610877</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>610881</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>106</x:v>
@@ -4723,68 +4724,68 @@
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>623423</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
@@ -5141,147 +5142,147 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>613012</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>569641</x:v>
+        <x:v>622344</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>622344</x:v>
+        <x:v>569641</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
@@ -5683,146 +5684,146 @@
       <x:c r="R72" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>629463</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>35510</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22357</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>544546</x:v>
+        <x:v>544531</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>35510</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22357</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>544531</x:v>
+        <x:v>544546</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
@@ -6245,156 +6246,156 @@
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>642801</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>42031</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
+      <x:c r="E83" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>238</x:v>
-[...2 lines deleted...]
-        <x:v>239</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22486</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>640104</x:v>
+        <x:v>652025</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>42031</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>179</x:v>
-[...1 lines deleted...]
-      <x:c r="H84" s="14" t="s"/>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s">
+        <x:v>240</x:v>
+      </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22486</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>652025</x:v>
+        <x:v>640104</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>41833</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -6486,146 +6487,146 @@
       <x:c r="R86" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>634981</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>35510</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22357</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>585615</x:v>
+        <x:v>585913</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>35510</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22357</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>585913</x:v>
+        <x:v>585615</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>42031</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -7614,51 +7615,51 @@
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>636976</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
@@ -7828,51 +7829,51 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>625392</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
@@ -7989,51 +7990,51 @@
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>643111</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>41</x:v>
@@ -8101,51 +8102,51 @@
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>643577</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">