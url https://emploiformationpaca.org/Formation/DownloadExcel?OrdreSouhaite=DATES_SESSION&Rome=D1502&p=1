--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -587,59 +587,59 @@
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable commerce retail spécificité retail et distribution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Satisfaction client</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable commerce retail spécificité retail et distribution</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel assistant manager d'unité marchande (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adjoint manager d'univers marchand (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
@@ -668,77 +668,77 @@
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Grande distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Inova Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Inova Campus</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Akteap</x:t>
   </x:si>
   <x:si>
     <x:t>69300</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
@@ -809,66 +809,66 @@
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel assistant manager d'unité marchande (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 13ème</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
@@ -3798,218 +3798,219 @@
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>609214</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>608678</x:v>
+        <x:v>613746</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>41853</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>616539</x:v>
+        <x:v>608678</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>37787</x:v>
+        <x:v>41853</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
+      <x:c r="E43" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>34559</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>613746</x:v>
+        <x:v>616539</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
@@ -4317,151 +4318,151 @@
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>616532</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>37787</x:v>
+        <x:v>41712</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>34559</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>632702</x:v>
+        <x:v>633554</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>41712</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>633554</x:v>
+        <x:v>632702</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -4917,1041 +4918,1042 @@
         <x:v>605850</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>616560</x:v>
+        <x:v>601495</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>41852</x:v>
+        <x:v>40675</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34587</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>601495</x:v>
+        <x:v>602344</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>40675</x:v>
+        <x:v>36003</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>191</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>34587</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>602344</x:v>
+        <x:v>611637</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>36003</x:v>
+        <x:v>41852</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>611637</x:v>
+        <x:v>616560</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>605931</x:v>
+        <x:v>605845</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>605845</x:v>
+        <x:v>605848</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>605848</x:v>
+        <x:v>605931</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>41853</x:v>
+        <x:v>36003</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>616542</x:v>
+        <x:v>611636</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>36003</x:v>
+        <x:v>36141</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>618249</x:v>
+        <x:v>608035</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>36141</x:v>
+        <x:v>36003</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>34559</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>603510</x:v>
+        <x:v>605846</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>40675</x:v>
+        <x:v>36141</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>34587</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>608798</x:v>
+        <x:v>602191</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>36003</x:v>
+        <x:v>41853</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>605841</x:v>
+        <x:v>616542</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>605849</x:v>
+        <x:v>618249</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>36003</x:v>
+        <x:v>36141</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H73" s="0" t="s">
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>611636</x:v>
+        <x:v>603510</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>36141</x:v>
+        <x:v>40675</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>34559</x:v>
+        <x:v>34587</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>608035</x:v>
+        <x:v>608798</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>605846</x:v>
+        <x:v>605841</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>36141</x:v>
+        <x:v>36003</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>34559</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>602191</x:v>
+        <x:v>605849</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>40675</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -5973,51 +5975,51 @@
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>601011</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="G78" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>184</x:v>
@@ -6554,160 +6556,158 @@
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>643925</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>41853</x:v>
+        <x:v>35233</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
-      <x:c r="E88" s="14" t="s"/>
+      <x:c r="E88" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>220</x:v>
-[...1 lines deleted...]
-      <x:c r="H88" s="14" t="s"/>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>633383</x:v>
+        <x:v>633018</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>35233</x:v>
+        <x:v>41853</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
-      <x:c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>182</x:v>
-[...2 lines deleted...]
-        <x:v>183</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="Q89" s="4" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="R89" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="S89" s="0" t="n">
+        <x:v>633383</x:v>
+      </x:c>
+      <x:c r="T89" s="4" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
@@ -6720,51 +6720,51 @@
       <x:c r="L90" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>634480</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -7066,51 +7066,51 @@
       <x:c r="M96" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>633384</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7234,51 +7234,51 @@
       <x:c r="M99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>642410</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7291,51 +7291,51 @@
       <x:c r="M100" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>633385</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>222</x:v>
       </x:c>