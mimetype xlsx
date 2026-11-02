--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -290,66 +290,66 @@
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Infpf</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
+    <x:t>Axileo Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert des marchés financiers BC03 Gérer les risques de marché, de liquidité et de crédit</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert des marchés financiers BC01 Structurer une solution économique dédiée aux marchés financiers</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>37000</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Expert des marchés financiers BC04 Piloter et contrôler des opérations sur les marchés financiers</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
@@ -1767,265 +1767,265 @@
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>626392</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>626401</x:v>
+        <x:v>642633</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>626416</x:v>
+        <x:v>625735</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>642633</x:v>
+        <x:v>626401</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>625735</x:v>
+        <x:v>626416</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -2035,441 +2035,441 @@
       <x:c r="M21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>625741</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>642627</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>626425</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>626431</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>626408</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>642646</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>642642</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>642650</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -2479,429 +2479,429 @@
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>625706</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>642637</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>642634</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>642651</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>642647</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>642638</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>642643</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>642628</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
@@ -2991,690 +2991,690 @@
       <x:c r="R38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>642503</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>642652</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>642635</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>642648</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>642629</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>642639</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>642644</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>642636</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>642649</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>642630</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>642653</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>642645</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>642640</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38542</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>